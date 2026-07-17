--- v0 (2026-03-03)
+++ v1 (2026-07-17)
@@ -68,73 +68,76 @@
       </w:r>
       <w:r w:rsidR="007758ED" w:rsidRPr="0057498E">
         <w:t>Transfer Guide</w:t>
       </w:r>
       <w:r w:rsidR="00BE1D7E" w:rsidRPr="0057498E">
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
       <w:r w:rsidR="007758ED" w:rsidRPr="0057498E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000164BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Tillamook Bay </w:t>
       </w:r>
       <w:r w:rsidR="007758ED" w:rsidRPr="0057498E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Community College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184C3F6D" w14:textId="15CA87BE" w:rsidR="00CB315A" w:rsidRPr="0057498E" w:rsidRDefault="00F81C8A" w:rsidP="00CB315A">
+    <w:p w14:paraId="184C3F6D" w14:textId="4FBC610B" w:rsidR="00CB315A" w:rsidRPr="0057498E" w:rsidRDefault="00F81C8A" w:rsidP="00CB315A">
       <w:r w:rsidRPr="0057498E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Major available at</w:t>
       </w:r>
       <w:r w:rsidR="00BE1D7E" w:rsidRPr="0057498E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CB315A" w:rsidRPr="0057498E">
         <w:t xml:space="preserve"> Corvallis</w:t>
       </w:r>
       <w:r w:rsidR="00BE1D7E" w:rsidRPr="0057498E">
         <w:t xml:space="preserve"> campus</w:t>
       </w:r>
       <w:r w:rsidR="00A05949" w:rsidRPr="0057498E">
         <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2AF6">
+        <w:t>OSU-</w:t>
       </w:r>
       <w:r w:rsidR="00101751" w:rsidRPr="0057498E">
         <w:t>Cascades</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F287EC4" w14:textId="6CACBA52" w:rsidR="00B771FA" w:rsidRPr="0057498E" w:rsidRDefault="00B771FA" w:rsidP="00CB315A">
       <w:r w:rsidRPr="0057498E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Last revised</w:t>
       </w:r>
       <w:r w:rsidRPr="0057498E">
         <w:t>: Summer 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623ACA47" w14:textId="502D41B2" w:rsidR="00CB315A" w:rsidRPr="0057498E" w:rsidRDefault="00CB315A" w:rsidP="00B771FA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="0057498E">
         <w:t xml:space="preserve">About </w:t>
       </w:r>
       <w:r w:rsidR="00BE1D7E" w:rsidRPr="0057498E">
@@ -1379,83 +1382,83 @@
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00706C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>See all transfer student resources.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00043C76" w:rsidRPr="0057498E" w:rsidSect="00533815">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1257FF90" w14:textId="77777777" w:rsidR="00E907D7" w:rsidRDefault="00E907D7" w:rsidP="00D42AC3">
+    <w:p w14:paraId="247F6AAC" w14:textId="77777777" w:rsidR="002F599E" w:rsidRDefault="002F599E" w:rsidP="00D42AC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CED7445" w14:textId="77777777" w:rsidR="00E907D7" w:rsidRDefault="00E907D7" w:rsidP="00D42AC3">
+    <w:p w14:paraId="7DC41A28" w14:textId="77777777" w:rsidR="002F599E" w:rsidRDefault="002F599E" w:rsidP="00D42AC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -1651,61 +1654,61 @@
     </w:r>
     <w:r w:rsidR="00B74FD4" w:rsidRPr="00712973">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00B74FD4" w:rsidRPr="00712973">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03AEE651" w14:textId="77777777" w:rsidR="00E907D7" w:rsidRDefault="00E907D7" w:rsidP="00D42AC3">
+    <w:p w14:paraId="5BEEB710" w14:textId="77777777" w:rsidR="002F599E" w:rsidRDefault="002F599E" w:rsidP="00D42AC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="414AA164" w14:textId="77777777" w:rsidR="00E907D7" w:rsidRDefault="00E907D7" w:rsidP="00D42AC3">
+    <w:p w14:paraId="26C93365" w14:textId="77777777" w:rsidR="002F599E" w:rsidRDefault="002F599E" w:rsidP="00D42AC3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04ED1FF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E10C408A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -2841,51 +2844,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="604461090">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="204800476">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1778717583">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="386531726">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="877621393">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1132022794">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="138"/>
+  <w:zoom w:percent="185"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D42AC3"/>
@@ -2893,68 +2896,71 @@
     <w:rsid w:val="000164BF"/>
     <w:rsid w:val="00040A46"/>
     <w:rsid w:val="00043C76"/>
     <w:rsid w:val="00062230"/>
     <w:rsid w:val="00065D30"/>
     <w:rsid w:val="0008648A"/>
     <w:rsid w:val="0009480E"/>
     <w:rsid w:val="000950D7"/>
     <w:rsid w:val="000E5D14"/>
     <w:rsid w:val="000F0D99"/>
     <w:rsid w:val="00101751"/>
     <w:rsid w:val="00107530"/>
     <w:rsid w:val="0011532C"/>
     <w:rsid w:val="0011546E"/>
     <w:rsid w:val="001225DB"/>
     <w:rsid w:val="00130E47"/>
     <w:rsid w:val="0018289C"/>
     <w:rsid w:val="001A4A6F"/>
     <w:rsid w:val="001D0A38"/>
     <w:rsid w:val="001E0442"/>
     <w:rsid w:val="00206672"/>
     <w:rsid w:val="00216856"/>
     <w:rsid w:val="00283FB1"/>
     <w:rsid w:val="002962E3"/>
     <w:rsid w:val="002C2941"/>
+    <w:rsid w:val="002D7AC3"/>
     <w:rsid w:val="002E3DAA"/>
+    <w:rsid w:val="002F599E"/>
     <w:rsid w:val="00300AEE"/>
     <w:rsid w:val="00375451"/>
     <w:rsid w:val="00395BFB"/>
     <w:rsid w:val="003B495C"/>
     <w:rsid w:val="003C0539"/>
     <w:rsid w:val="00404F21"/>
     <w:rsid w:val="00417A30"/>
     <w:rsid w:val="00432356"/>
     <w:rsid w:val="004372DD"/>
     <w:rsid w:val="0046572F"/>
     <w:rsid w:val="00466C7E"/>
     <w:rsid w:val="004E27FB"/>
     <w:rsid w:val="004F4ACB"/>
     <w:rsid w:val="005303B6"/>
     <w:rsid w:val="00533815"/>
     <w:rsid w:val="0057498E"/>
     <w:rsid w:val="005A1E64"/>
+    <w:rsid w:val="005C2AF6"/>
     <w:rsid w:val="005E0E74"/>
     <w:rsid w:val="00615D75"/>
     <w:rsid w:val="0062230A"/>
     <w:rsid w:val="006320BB"/>
     <w:rsid w:val="006511A2"/>
     <w:rsid w:val="00696D49"/>
     <w:rsid w:val="006D3226"/>
     <w:rsid w:val="006D5E37"/>
     <w:rsid w:val="006F66B2"/>
     <w:rsid w:val="00712973"/>
     <w:rsid w:val="00716DDB"/>
     <w:rsid w:val="00771F7E"/>
     <w:rsid w:val="007758ED"/>
     <w:rsid w:val="00795B3C"/>
     <w:rsid w:val="007E03FF"/>
     <w:rsid w:val="008203AF"/>
     <w:rsid w:val="008271C3"/>
     <w:rsid w:val="00831B85"/>
     <w:rsid w:val="0085332E"/>
     <w:rsid w:val="0087387F"/>
     <w:rsid w:val="00893503"/>
     <w:rsid w:val="008A4C2C"/>
     <w:rsid w:val="0091391B"/>
     <w:rsid w:val="00925114"/>
     <w:rsid w:val="009279CF"/>
@@ -5589,72 +5595,72 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>872</Words>
-  <Characters>5189</Characters>
+  <Words>905</Words>
+  <Characters>5160</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>110</Paragraphs>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CGCC Transfer Guide for Biochemistry and Biophysics</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Jen Olarra</Manager>
   <Company>Oregon State Unviersity</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5951</CharactersWithSpaces>
+  <CharactersWithSpaces>6053</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CGCC Transfer Guide for Biochemistry and Biophysics</dc:title>
   <dc:subject/>
   <dc:creator>College of Science Advising</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>