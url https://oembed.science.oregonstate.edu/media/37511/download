--- v0 (2026-03-03)
+++ v1 (2026-06-02)
@@ -127,51 +127,67 @@
         </w:rPr>
         <w:t>Last revised</w:t>
       </w:r>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>: Summer 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E55E47F" w14:textId="121F46EA" w:rsidR="000E5183" w:rsidRDefault="3762AC6C" w:rsidP="0054581E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="3762AC6C">
         <w:t>About this major</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39BC8E5C" w14:textId="088FFEF5" w:rsidR="000E5183" w:rsidRDefault="3762AC6C" w:rsidP="3762AC6C">
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Microbiologists study the diverse properties and roles of microbes with respect to human and environmental health. These organisms include bacteria, archaea, phytoplankton, zooplankton, parasites and fungi, and viruses. The major consists of a comprehensive core with a strong biological and physical science foundation combined with select fundamental courses in microbiology, followed by the completion of a number of upper division microbiology courses selected by each student based on their specific interests. Microbiology graduates go on to careers in basic research, health professions, industry, agriculture and the environment, and food science.</w:t>
+        <w:t xml:space="preserve">Microbiologists study the diverse properties and roles of microbes with respect to human and environmental health. These organisms include bacteria, archaea, phytoplankton, zooplankton, parasites and fungi, and viruses. The major consists of a comprehensive core with a strong biological and physical science foundation combined with select fundamental courses in microbiology, followed by the completion of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3762AC6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3762AC6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upper division microbiology courses selected by each student based on their specific interests. Microbiology graduates go on to careers in basic research, health professions, industry, agriculture and the environment, and food science.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6494B8AA" w14:textId="6CBF9D19" w:rsidR="000E5183" w:rsidRDefault="3762AC6C" w:rsidP="3762AC6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Similar majors to explore: </w:t>
       </w:r>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>BioHealth Sciences, Biology, Biochemistry &amp; Molecular Biology, Biochemistry &amp; Biophysics, Zoology</w:t>
       </w:r>
@@ -615,59 +631,59 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="009B585D" w:rsidRPr="007A5066">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D2BFB81" wp14:editId="758D6594">
             <wp:extent cx="3251200" cy="2152650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="34" name="Chart 34" descr="A pie chart reiterating the percentages detailed in the previous bullet point."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId14"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A51D76D" w14:textId="752AB328" w:rsidR="00317C61" w:rsidRDefault="00317C61" w:rsidP="00317C61">
+    <w:p w14:paraId="6A51D76D" w14:textId="75A9C107" w:rsidR="00317C61" w:rsidRDefault="00317C61" w:rsidP="00317C61">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Major courses offered at </w:t>
       </w:r>
-      <w:r w:rsidR="00201DA5">
-        <w:t>SOCC</w:t>
+      <w:r w:rsidR="00A661B4">
+        <w:t>SWOCC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3433D862" w14:textId="14A56F8D" w:rsidR="000E5183" w:rsidRDefault="3762AC6C" w:rsidP="3762AC6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This list is complete. Reach out to an OSU advisor if you need more information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18BA7246" w14:textId="1942EB82" w:rsidR="000E5183" w:rsidRDefault="3762AC6C" w:rsidP="3762AC6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3762AC6C">
@@ -684,56 +700,56 @@
         </w:rPr>
         <w:t xml:space="preserve">chemistry, </w:t>
       </w:r>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>biology and some Core Education are priority courses to complete before transferring to OSU.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FDDEC8" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Major requirement: Mathematics (priority </w:t>
       </w:r>
       <w:r w:rsidRPr="00107530">
         <w:t>courses</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D585640" w14:textId="5514A799" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
+    <w:p w14:paraId="5D585640" w14:textId="39A07842" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:r>
         <w:t xml:space="preserve">Math placement determines where students begin. Please speak to your </w:t>
       </w:r>
-      <w:r w:rsidR="00201DA5">
-        <w:t>SOCC</w:t>
+      <w:r w:rsidR="00A661B4">
+        <w:t>SWOCC</w:t>
       </w:r>
       <w:r w:rsidR="00404C40" w:rsidRPr="00404C40">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">advisor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F1CCEA" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD79A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Equivalent courses</w:t>
       </w:r>
       <w:r>
@@ -817,74 +833,74 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Equivalent courses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B771FA">
         <w:t>BI 221Z, 222Z, 223Z</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A31DF2B" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Major requirement: Organic Chemistry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="164B520F" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:r>
         <w:t>Students who complete the full Organic Chemistry sequence with a grade of C or better and pass the ACS Organic Chemistry Exam can consider the following series equivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F24A7AE" w14:textId="1F85C7D6" w:rsidR="00201DA5" w:rsidRDefault="00201DA5" w:rsidP="00201DA5">
+    <w:p w14:paraId="4F24A7AE" w14:textId="1101F0E3" w:rsidR="00201DA5" w:rsidRDefault="00A661B4" w:rsidP="00201DA5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>SOCC</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D6B60">
+        <w:t>SWOCC</w:t>
+      </w:r>
+      <w:r w:rsidR="00201DA5" w:rsidRPr="009D6B60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> sequence</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00201DA5">
         <w:t>: CHEM 245, 246, 247</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75202045" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002922F6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Equivalent OSU sequence</w:t>
       </w:r>
       <w:r>
         <w:t>: CH 331, 332, 337</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C82FDA3" w14:textId="77777777" w:rsidR="00B3585D" w:rsidRDefault="00B3585D" w:rsidP="00B3585D">
       <w:pPr>
@@ -948,85 +964,85 @@
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Summer 2025 and onward</w:t>
       </w:r>
       <w:r w:rsidRPr="3762AC6C">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Students admitted Spring 2025 and earlier should refer to the Baccalaureate Core and/or their advisor for guidance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021990A5" w14:textId="77777777" w:rsidR="003C4710" w:rsidRDefault="003C4710" w:rsidP="003C4710">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Core Ed course search</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD7F621" w14:textId="77777777" w:rsidR="00201DA5" w:rsidRPr="00E73A59" w:rsidRDefault="00201DA5" w:rsidP="00201DA5">
+    <w:p w14:paraId="7BD7F621" w14:textId="44256D6B" w:rsidR="00201DA5" w:rsidRPr="00E73A59" w:rsidRDefault="00201DA5" w:rsidP="00201DA5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00E73A59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve">See </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t>transferable</w:t>
         </w:r>
         <w:r w:rsidRPr="00E73A59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00A661B4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
-          <w:t>SOCC</w:t>
+          <w:t>SWOCC</w:t>
         </w:r>
         <w:r w:rsidRPr="00E73A59">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           </w:rPr>
           <w:t xml:space="preserve"> courses that fulfill Core Ed requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FA35D69" w14:textId="77777777" w:rsidR="003C4710" w:rsidRDefault="003C4710" w:rsidP="003C4710">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Foundational core</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="394380A1" w14:textId="5EC1CD26" w:rsidR="003C4710" w:rsidRPr="00640934" w:rsidRDefault="003C4710" w:rsidP="003C4710">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1765,83 +1781,83 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00706C3A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>See all transfer student resources.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="000E5183" w:rsidRPr="00804025">
       <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38C2E88C" w14:textId="77777777" w:rsidR="005E65AB" w:rsidRDefault="005E65AB" w:rsidP="00DE3D62">
+    <w:p w14:paraId="791B8AF1" w14:textId="77777777" w:rsidR="0087434A" w:rsidRDefault="0087434A" w:rsidP="00DE3D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AFA680A" w14:textId="77777777" w:rsidR="005E65AB" w:rsidRDefault="005E65AB" w:rsidP="00DE3D62">
+    <w:p w14:paraId="24752775" w14:textId="77777777" w:rsidR="0087434A" w:rsidRDefault="0087434A" w:rsidP="00DE3D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -2012,61 +2028,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidRPr="00712973">
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20E3BD7F" w14:textId="77777777" w:rsidR="005E65AB" w:rsidRDefault="005E65AB" w:rsidP="00DE3D62">
+    <w:p w14:paraId="2AB5B9FB" w14:textId="77777777" w:rsidR="0087434A" w:rsidRDefault="0087434A" w:rsidP="00DE3D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28F890D5" w14:textId="77777777" w:rsidR="005E65AB" w:rsidRDefault="005E65AB" w:rsidP="00DE3D62">
+    <w:p w14:paraId="329B1C00" w14:textId="77777777" w:rsidR="0087434A" w:rsidRDefault="0087434A" w:rsidP="00DE3D62">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04C2B25D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24B48B20"/>
     <w:lvl w:ilvl="0" w:tplc="CFAEC416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -3317,112 +3333,117 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="392119624">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="876047291">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1295213551">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="327709687">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2012752239">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1778717583">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="138"/>
+  <w:zoom w:percent="126"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="1C42AED3"/>
     <w:rsid w:val="00014D27"/>
     <w:rsid w:val="00073F81"/>
     <w:rsid w:val="000A6EDC"/>
     <w:rsid w:val="000D3A3B"/>
     <w:rsid w:val="000E5183"/>
     <w:rsid w:val="00111DF2"/>
     <w:rsid w:val="00122FBF"/>
     <w:rsid w:val="001E4507"/>
     <w:rsid w:val="001F41F5"/>
     <w:rsid w:val="00201DA5"/>
     <w:rsid w:val="002051F3"/>
+    <w:rsid w:val="002919A1"/>
     <w:rsid w:val="00311415"/>
     <w:rsid w:val="00317C61"/>
     <w:rsid w:val="00321B63"/>
     <w:rsid w:val="003278EA"/>
     <w:rsid w:val="003626E4"/>
     <w:rsid w:val="003A6C28"/>
     <w:rsid w:val="003C4710"/>
     <w:rsid w:val="003E4E07"/>
     <w:rsid w:val="00404C40"/>
     <w:rsid w:val="004410CB"/>
     <w:rsid w:val="004646FC"/>
     <w:rsid w:val="00480A93"/>
     <w:rsid w:val="004932F1"/>
     <w:rsid w:val="004C0564"/>
     <w:rsid w:val="0054020D"/>
     <w:rsid w:val="0054581E"/>
     <w:rsid w:val="005A1E64"/>
     <w:rsid w:val="005B33A4"/>
     <w:rsid w:val="005E65AB"/>
     <w:rsid w:val="005F728A"/>
     <w:rsid w:val="006564B8"/>
     <w:rsid w:val="00771F7E"/>
     <w:rsid w:val="00804025"/>
     <w:rsid w:val="00850261"/>
+    <w:rsid w:val="0087434A"/>
     <w:rsid w:val="0090531C"/>
     <w:rsid w:val="00965EF6"/>
     <w:rsid w:val="00984BC1"/>
     <w:rsid w:val="009B585D"/>
+    <w:rsid w:val="00A661B4"/>
     <w:rsid w:val="00A73ECB"/>
     <w:rsid w:val="00B11F70"/>
     <w:rsid w:val="00B3541C"/>
     <w:rsid w:val="00B3585D"/>
     <w:rsid w:val="00C03371"/>
     <w:rsid w:val="00C24644"/>
     <w:rsid w:val="00CC5205"/>
     <w:rsid w:val="00CE2B4F"/>
     <w:rsid w:val="00CF6DD9"/>
     <w:rsid w:val="00D57122"/>
     <w:rsid w:val="00DD5C81"/>
     <w:rsid w:val="00DE3D62"/>
     <w:rsid w:val="00EC764D"/>
     <w:rsid w:val="00F35242"/>
     <w:rsid w:val="00FF485E"/>
     <w:rsid w:val="1C42AED3"/>
     <w:rsid w:val="3762AC6C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -5540,69 +5561,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>942</Words>
-  <Characters>5608</Characters>
+  <Words>954</Words>
+  <Characters>5600</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>160</Lines>
+  <Paragraphs>159</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6431</CharactersWithSpaces>
+  <CharactersWithSpaces>6395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emily Osborne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>